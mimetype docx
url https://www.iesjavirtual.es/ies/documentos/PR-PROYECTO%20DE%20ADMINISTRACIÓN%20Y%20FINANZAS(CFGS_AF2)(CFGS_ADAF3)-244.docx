--- v0 (2025-10-27)
+++ v1 (2026-05-25)
@@ -1,267 +1,429 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="1E216F69" w14:textId="16515672" w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="213"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00936570">
+      <w:r w:rsidR="007F6A7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...23 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60C96BD0" wp14:editId="3FF7890C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>518795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>213360</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1866900" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1664148444" name="Cuadro de texto 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1866900" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4A28172F" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+                            <w:pPr>
+                              <w:pStyle w:val="Encabezado"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F55D36">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>IES JOSEFINA ALDECOA</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7F0E31C0" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="60C96BD0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Cuadro de texto 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:40.85pt;margin-top:16.8pt;width:147pt;height:23.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcdiy08wEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3VdrdR09XSVRHS&#10;wiItfIDjOImF4zFjt0n5esZOt1vghsjB8mTsN/PePG/uhs6wo0KvwRZ8NplypqyEStum4N++7t/d&#10;cuaDsJUwYFXBT8rzu+3bN5ve5WoOLZhKISMQ6/PeFbwNweVZ5mWrOuEn4JSlZA3YiUAhNlmFoif0&#10;zmTz6XSV9YCVQ5DKe/r7MCb5NuHXtZLhqa69CswUnHoLacW0lnHNthuRNyhcq+W5DfEPXXRCWyp6&#10;gXoQQbAD6r+gOi0RPNRhIqHLoK61VIkDsZlN/2Dz3AqnEhcSx7uLTP7/wcrPx2f3BVkY3sNAA0wk&#10;vHsE+d0zC7tW2EbdI0LfKlFR4VmULOudz89Xo9Q+9xGk7D9BRUMWhwAJaKixi6oQT0boNIDTRXQ1&#10;BCZjydvVaj2llKTcfL2c3yxTCZG/3HbowwcFHYubgiMNNaGL46MPsRuRvxyJxTwYXe21MSnAptwZ&#10;ZEdBBtin74z+2zFj42EL8dqIGP8kmpHZyDEM5UDJSLeE6kSEEUZD0QOgTQv4k7OezFRw/+MgUHFm&#10;PloSbT1bLKL7UrBY3swpwOtMeZ0RVhJUwQNn43YXRsceHOqmpUrjmCzck9C1Thq8dnXumwyTpDmb&#10;OzryOk6nXp/g9hcAAAD//wMAUEsDBBQABgAIAAAAIQC2DuYI3AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BToNAEIbvJr7DZky8GLsgFiqyNGqi8draBxhgCkR2lrDbQt/e8aTHme/PP98U28UO&#10;6kyT7x0biFcRKOLaNT23Bg5f7/cbUD4gNzg4JgMX8rAtr68KzBs3847O+9AqKWGfo4EuhDHX2tcd&#10;WfQrNxILO7rJYpBxanUz4SzldtAPUZRqiz3LhQ5Heuuo/t6frIHj53y3fpqrj3DIdo/pK/ZZ5S7G&#10;3N4sL8+gAi3hLwy/+qIOpThV7sSNV4OBTZxJ0kCSpKCEJ9laFpWAKAZdFvr/A+UPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAJx2LLTzAQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALYO5gjcAAAACAEAAA8AAAAAAAAAAAAAAAAATQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4A28172F" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+                      <w:pPr>
+                        <w:pStyle w:val="Encabezado"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F55D36">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>IES JOSEFINA ALDECOA</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7F0E31C0" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00213CCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A39FC61" wp14:editId="0D93EBB5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-171450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-5715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="684770" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Imagen 6" descr="logo-v1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="logo-v1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="684770" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="00213CCE" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="03BBCFD0" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="00213CCE" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="213"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00936570" w:rsidP="00CA76AA">
+    <w:p w14:paraId="572008AC" w14:textId="3FA29A90" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="007F6A7E" w:rsidP="00CA76AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9190"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="240" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00936570">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:pict>
-[...17 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EC649C1" wp14:editId="3C165408">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>340360</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>486410</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="209550" cy="9326245"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="562800075" name="Forma libre: forma 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="209550" cy="9326245"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="209550" h="9326245">
+                              <a:moveTo>
+                                <a:pt x="209549" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9325991"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="209549" y="9325991"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="209549" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="2D75B6"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="74CE5056" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="984806"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7EC649C1" id="Forma libre: forma 1" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:26.8pt;margin-top:38.3pt;width:16.5pt;height:734.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="209550,9326245" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk/SxQNAIAANYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068JluMOMXWoMOA&#10;oi3QDDvLshwbk0VNUmLn70fJVmJspxa7SJT4RD8+kt7c9q0kJ2FsAyqni9mcEqE4lI065PTH/v7D&#10;Z0qsY6pkEpTI6VlYert9/27T6UykUIMshSEYRNms0zmtndNZklhei5bZGWih0FmBaZnDozkkpWEd&#10;Rm9lks7nq6QDU2oDXFiLt7vBSbchflUJ7p6qygpHZE6RmwurCWvh12S7YdnBMF03fKTB3sCiZY3C&#10;j15C7Zhj5Giaf0K1DTdgoXIzDm0CVdVwEXLAbBbzv7J5qZkWIRcUx+qLTPb/heWPpxf9bDx1qx+A&#10;/7KoSNJpm108/mBHTF+Z1mOROOmDiueLiqJ3hONlOl8vl6g1R9f6Y7pKb5Ze5oRl8TU/WvdNQIjE&#10;Tg/WDVUoo8XqaPFeRdNgLX0VZaiiowSraCjBKhZDFTVz/p2n503SXanUVybe3cJJ7CEAnU/DM75Z&#10;UxJzQapXiFRTKOY1QUVf3HUIN2Aw9eV6vRhTj4i4D8jJh18JD52LPGM8LsGKQWWffJD7IgjippJb&#10;kE1530jpFbDmUNxJQ04MtU13n5ZfVyPlCSw0xNADvhtcX/SkKXHePdTfFFCenw3pcJByan8fmRGU&#10;yO8KO9VPXTRMNIpoGCfvIMxmKIexbt//ZEYTjWZOHTbVI8Q5YFnsFszIAwasf6ngy9FB1fhWCmwH&#10;RuMBhycoMg66n87pOaCuv6PtHwAAAP//AwBQSwMEFAAGAAgAAAAhANL+idfdAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4M1NdW2ttekiiiAIglXwOm1iU7eZlCbd7frrnT3p&#10;6TG8jzfvlZvFDWJnptB7UnC5SkAYar3uqVPw8f50kYMIEUnj4MkoOJgAm+r0pMRC+z29mV0dO8Eh&#10;FApUYGMcCylDa43DsPKjIfa+/OQw8jl1Uk+453A3yKskyaTDnviDxdE8WNNu69kpkC/Szjk+x+9m&#10;e/h8va1/Btc9KnV+ttzfgYhmiX8wHOtzdai4U+Nn0kEMCtJ1xqSCm4yV/fyoDXPpdboGWZXy/4Lq&#10;FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOT9LFA0AgAA1gQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANL+idfdAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" adj="-11796480,,5400" path="m209549,l,,,9325991r209549,l209549,xe" fillcolor="#2d75b6" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:connecttype="custom" textboxrect="0,0,209550,9326245"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="74CE5056" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="984806"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_bookmark16"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="02F98B79" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="573" w:right="506"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>IES JOSEFINA ALDECOA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="3A686465" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18086A80" wp14:editId="15EA6DDF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2025015</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>183515</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2143125" cy="2152650"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-192" y="0"/>
                 <wp:lineTo x="-192" y="21409"/>
                 <wp:lineTo x="21696" y="21409"/>
                 <wp:lineTo x="21696" y="0"/>
                 <wp:lineTo x="-192" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="229346854" name="0 Imagen" descr="descarga.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -269,221 +431,221 @@
                     <pic:cNvPr id="0" name="descarga.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2143125" cy="2152650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="51E03C74" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="227BFCBE" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="099BCD42" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="391E1459" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="51FF7D16" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="516E9E44" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="1BBA786A" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="5BAA2896" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:before="135" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="29E3F788" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:ind w:left="576" w:right="506"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">MÓDULO PROFESIONAL: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="299BEB9B" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:ind w:left="576" w:right="506"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA76AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>PROYECTO DE ADMINISTRACIÓN Y FINANZAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="5DAA72EC" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:ind w:left="576" w:right="506"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA76AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>PROYECTO DE ASISTENCIA A LA DIRECCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="6F07AADD" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:ind w:left="576" w:right="506"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="1432C60A" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="574" w:right="506" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>CICLO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="36"/>
@@ -497,244 +659,254 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> FORMATIVO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>S GRADO SUPERIOR</w:t>
       </w:r>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="7AE43AE1" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="574" w:right="506" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Técnico Superior en Administración </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Finanzas 2º Curso</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="20B3D45C" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="574" w:right="506" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Técnico Superior en Asistencia a la Dirección y Administración y Finanzas (Doble Titulación, 3º Curso)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="2DE68266" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="574" w:right="506" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Familia Profesional: Administración y Gestión</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+    <w:p w14:paraId="7F2546A3" w14:textId="0771F662" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0021">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Fecha última actualización: OCTUBRE 2024</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="720"/>
+        <w:t>Fecha última actualización: OCTUBRE 202</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6A7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5413D546" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00D4398C">
+    <w:p w14:paraId="17E9B43A" w14:textId="77777777" w:rsidR="00CA76AA" w:rsidRPr="006F0021" w:rsidRDefault="00CA76AA" w:rsidP="00CA76AA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial MT" w:cs="Arial MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB3C7B8" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00D4398C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:rPr>
           <w:color w:val="366091"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="366091"/>
         </w:rPr>
         <w:t>ÍNDICE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00236F14" w:rsidRDefault="00236F14">
+    <w:p w14:paraId="3B01D5F4" w14:textId="77777777" w:rsidR="00236F14" w:rsidRDefault="00236F14">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="366091"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="7288282"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="5079D213" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> TOC \h \u \z \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
           </w:r>
@@ -763,51 +935,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.gjdgxs \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>JUSTIFICACIÓN</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>1</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.gjdgxs" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="6C7CF3F9" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.30j0zll">
             <w:r w:rsidR="00EA167E">
               <w:rPr>
@@ -830,51 +1002,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.30j0zll \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>MARCO LEGAL</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>1</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.30j0zll" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="10A885D4" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3dy6vkm">
             <w:r w:rsidR="00EA167E">
               <w:rPr>
@@ -897,51 +1069,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.3dy6vkm \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>CARACTERÍSTICAS DEL MÓDULO</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>2</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3dy6vkm" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="2C22DEEC" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1t3h5sf">
             <w:r w:rsidR="00EA167E">
               <w:rPr>
@@ -964,51 +1136,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.1t3h5sf \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>ORGANIZACIÓN Y TEMPORALIZACIÓN DEL MÓDULO</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>4</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1t3h5sf" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="50CED375" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="220"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.4d34og8">
             <w:r w:rsidR="00EA167E">
@@ -1032,51 +1204,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.4d34og8 \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>FASE PRELIMINAR</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>6</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.4d34og8" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="29931389" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="220"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.2s8eyo1">
             <w:r w:rsidR="00EA167E">
@@ -1100,51 +1272,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.2s8eyo1 \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>FASE DE DESCRIPCIÓN</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>6</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.2s8eyo1" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="0A61350E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.17dp8vu">
             <w:r w:rsidR="00EA167E">
@@ -1165,51 +1337,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.17dp8vu \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Sesión informativa:</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>6</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.17dp8vu" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="4E3D1C19" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3rdcrjn">
             <w:r w:rsidR="00EA167E">
@@ -1230,51 +1402,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.3rdcrjn \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Formación de los equipos de trabajo:</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>6</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3rdcrjn" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="196BC5E6" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.26in1rg">
             <w:r w:rsidR="00EA167E">
@@ -1295,51 +1467,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.26in1rg \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Propuestas de proyecto:</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>6</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.26in1rg" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="5693C1B9" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="220"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.lnxbz9">
             <w:r w:rsidR="00EA167E">
@@ -1363,51 +1535,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.lnxbz9 \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>FASE DE ORGANIZACIÓN</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>7</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.lnxbz9" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="7D7BC6BF" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.35nkun2">
             <w:r w:rsidR="00EA167E">
@@ -1428,51 +1600,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.35nkun2 \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Asignación de proyectos</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>7</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.35nkun2" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="108486D9" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1ksv4uv">
             <w:r w:rsidR="00EA167E">
@@ -1493,51 +1665,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.1ksv4uv \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Asignación del profesor - coordinador</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>7</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1ksv4uv" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="4735F73E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="220"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.44sinio">
             <w:r w:rsidR="00EA167E">
@@ -1561,51 +1733,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.44sinio \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>FASE DE DESARROLLO</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>8</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.44sinio" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="7C5AD924" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.2jxsxqh">
             <w:r w:rsidR="00EA167E">
@@ -1626,51 +1798,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.2jxsxqh \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Elaboración del proyecto</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>8</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.2jxsxqh" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="44492F31" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.z337ya">
             <w:r w:rsidR="00EA167E">
@@ -1691,51 +1863,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.z337ya \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Supervisión</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>8</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.z337ya" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="46A4410B" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="220"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3j2qqm3">
             <w:r w:rsidR="00EA167E">
@@ -1759,51 +1931,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.3j2qqm3 \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>FASE DE ENTREGA Y PRESENTACIÓN</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>8</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3j2qqm3" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="26601F76" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1y810tw">
             <w:r w:rsidR="00EA167E">
@@ -1824,51 +1996,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.1y810tw \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Convocatoria</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>8</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1y810tw" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="50A3AAE3" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.4i7ojhp">
             <w:r w:rsidR="00EA167E">
@@ -1889,51 +2061,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.4i7ojhp \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Entrega del proyecto</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>9</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.4i7ojhp" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="31DFA912" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.2xcytpi">
             <w:r w:rsidR="00EA167E">
@@ -1954,51 +2126,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.2xcytpi \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Selección del tribunal</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>9</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.2xcytpi" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="6C65F2E0" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1ci93xb">
             <w:r w:rsidR="00EA167E">
@@ -2019,51 +2191,51 @@
           </w:hyperlink>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.1ci93xb \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Presentación del proyecto</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>9</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1ci93xb" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="1E236553" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:ind w:left="220"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3whwml4">
             <w:r w:rsidR="00EA167E">
@@ -2087,51 +2259,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.3whwml4 \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>FASE DE EVALUACIÓN</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>10</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3whwml4" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="4EF2F4FF" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.2bn6wsx">
             <w:r w:rsidR="00EA167E">
               <w:rPr>
@@ -2154,51 +2326,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.2bn6wsx \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>CRITERIOS DE CALIFICACIÓN</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>10</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.2bn6wsx" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="59ADBE4A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.qsh70q">
             <w:r w:rsidR="00EA167E">
               <w:rPr>
@@ -2221,51 +2393,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.qsh70q \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>ANEXO I. RÚBRICA PARA LA EVALUACIÓN DEL PROYECTO</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>11</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.qsh70q" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="796A0D0C" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3as4poj">
             <w:r w:rsidR="00EA167E">
               <w:rPr>
@@ -2288,51 +2460,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.3as4poj \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>ANEXO II. PROPUESTAS PROYECTO DE ADMINISTRACIÓN Y FINANZAS</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>13</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.3as4poj" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="74838256" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1pxezwc">
             <w:r w:rsidR="00EA167E">
               <w:rPr>
@@ -2355,51 +2527,51 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.1pxezwc \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>ANEXO III. PROPUESTAS PROYECTO DE ASISTENCIA A LA DIRECCIÓN.</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>15</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.1pxezwc" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="742C1C8B" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00936570">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.49x2ik5">
             <w:r w:rsidR="00EA167E">
               <w:rPr>
@@ -2423,6143 +2595,6186 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:instrText xml:space="preserve"> PAGEREF _heading=h.49x2ik5 \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>ANEXO IV. NORMAS PARA LA ELABORACIÓN DEL PROYECTO</w:t>
           </w:r>
           <w:r w:rsidR="00EA167E">
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
             <w:t>16</w:t>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.49x2ik5" w:history="1"/>
         </w:p>
-        <w:p w:rsidR="00071079" w:rsidRDefault="00936570">
+        <w:p w14:paraId="5B4FF1B6" w14:textId="03A0F095" w:rsidR="00071079" w:rsidRDefault="00936570" w:rsidP="007F6A7E">
           <w:pPr>
             <w:pStyle w:val="Normal2"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7800"/>
+            </w:tabs>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
+          <w:r w:rsidR="007F6A7E">
+            <w:tab/>
+          </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="24F8BEA4" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>JUSTIFICACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="75B66627" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mediante esta programación pretendemos establecer una guía para el desarrollo del proceso de enseñanza aprendizaje de los </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Módulos Profesionales: PROYECTO DE ADMINISTRACIÓN Y FINANZAS y PROYECTO DE ASISTENCIA A LA DIRECCIÓN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve">, que se imparte en el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2º curso de los Ciclos de Grado Superior de Administración y Finanzas y de Asistencia a la Dirección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>, respectivamente, que forma parte de la familia profesional de Administración y Gestión.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="7179D86E" w14:textId="30E0EF85" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>El módulo consta de 30 horas y se realiza a la vez que el Módulo de Formación en Centros de Trabajo.</w:t>
       </w:r>
+      <w:r w:rsidR="00B02B5C">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>El objetivo general de esta programación es definir un procedimiento que permita la organización racional y eficiente del desarrollo del módulo, tanto para alumnos como profesores, que facilite la consecución de los objetivos establecidos y garantice su evaluación según criterios de objetividad y publicidad.</w:t>
       </w:r>
+      <w:r w:rsidR="00B02B5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Este módulo profesional completa la formación establecida en el resto de los módulos profesionales que integran el título.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="6A70F450" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>MARCO LEGAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4398C" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="0A5980C0" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Esta programación se ha realizado cumpliendo la normativa vigente, para ello se ha tenido en cuenta:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9300" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2213"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="139689EE" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2213" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="26ACF781" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Técnico Superior en Administración y Finanzas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="549FDAB7" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Real Decreto 1584/2011, de 4 de noviembre, por el que se establece el título de Técnico Superior en Administración y Finanzas y sus enseñanzas mínimas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="50C144DA" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2213" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="11363513" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="679EC38F" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
               </w:rPr>
               <w:t xml:space="preserve">DECRETO 92/2012, de 30 de agosto, del Consejo de Gobierno, por el que se establece para la Comunidad de Madrid el plan de estudios del ciclo formativo de grado superior correspondiente al título de Técnico Superior en Administración y Finanzas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="2DEDCC8D" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2213" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="217B3B5C" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Técnico Superior en Asistencia a la Dirección</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="0FA0FBEF" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Real Decreto 1582/2011, de 4 de noviembre, por el que se establece el Título de Técnico Superior en Asistencia a la Dirección y se fijan sus enseñanzas mínimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="2BD27870" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2213" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="16CD1711" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="54FA927C" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>DECRETO 221/2015, de 13 de octubre, del Consejo de Gobierno, por el que se establece para la Comunidad de Madrid el Plan de Estudios del ciclo formativo de Grado Superior correspondiente al título de Técnico Superior en Asistencia a la Dirección</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="44632EEA" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9300" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9300"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="530A0ED1" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="2C0B92C3" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Orden 893/2022</w:t>
             </w:r>
             <w:r>
               <w:t>, de 21 de abril, de la Consejería de Educación, Universidades, Ciencia y Portavocía, por la que se regulan los procedimientos relacionados con la organización, la matrícula, la evaluación y acreditación académica de las enseñanzas de formación profesional del sistema educativo en la Comunidad de Madrid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="1AE101B9" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="43E748CF" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Orden3413/2022</w:t>
             </w:r>
             <w:r>
               <w:t>, de 15 de noviembre, de la Vicepresidencia, Consejería de Educación y Universidades, por la que se modifica la Orden 893/2022, de 21 de abril, de la Consejería de Educación, Universidades, Ciencia y Portavocía, por la que se regulan los procedimientos relacionados con la organización, la matrícula, la evaluación y acreditación académica de las enseñanzas de formación profesional del sistema educativo en la Comunidad de Madrid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C">
+    <w:p w14:paraId="450BC57D" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="6FA4177C" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_heading=h.3dy6vkm" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>CARACTERÍSTICAS DEL MÓDULO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="0525F067" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>El módulo profesional de Proyecto tiene un carácter interdisciplinar e incorporará las variables tecnológicas y organizativas relacionadas con los aspectos esenciales de la competencia profesional del título de Técnico Superior en Administración y Finanzas</w:t>
+        <w:t xml:space="preserve">El módulo profesional de Proyecto tiene un carácter interdisciplinar e incorporará las variables tecnológicas y organizativas relacionadas con los aspectos esenciales de la competencia profesional del título de Técnico Superior en Administración y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Finanzas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
-        <w:t>y Técnico Superior en Asistencia a la Dirección</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+        <w:t>y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="232323"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Técnico Superior en Asistencia a la Dirección</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8458BE" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El Departamento de la familia profesional de Administración determinará en el marco de la programación general anual, los proyectos que se propondrán para su desarrollo por los alumnos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="3F4D22C7" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Los proyectos también podrán ser propuestos por los propios alumnos, en cuyo caso, se requiere la aceptación del Departamento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="0D3BF726" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Los alumnos realizarán el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>proyecto en grupo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (máximo 3 alumnos)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="508531E3" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">El equipo docente asignará los proyectos a los alumnos que hayan sido propuestos para realizar el módulo de FCT. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="20D7BD70" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">La elaboración se efectuará durante el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mismo período de tiempo que el atribuido al módulo de FCT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="0F8B41B7" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Las condiciones de acceso a este módulo profesional son las mismas que las de acceso al módulo de FCT, además, para matricularse en el módulo de Proyecto es imprescindible estar matriculado en el módulo de FCT, tener superado este módulo o haber obtenido su exención total.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="6C64BCA7" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Los alumnos podrán renunciar a la evaluación y calificación en la convocatoria prevista para el módulo profesional de FCT o módulo profesional de Proyecto. Dicha solicitud de renuncia deberá presentarse en cualquier momento desde que el equipo docente haya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>adoptado la decisión de acceso a dichos módulos profesionales o, en caso de que las circunstancias que dan derecho a dicha solicitud sean sobrevenidas, durante todo el período previsto para la realización de dichos módulos profesionales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="6FA65531" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El aplazamiento de la calificación del módulo de FCT implicará a su vez el aplazamiento de la calificación del módulo profesional de Proyecto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="5B1F22D3" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">El alumno dispondrá para la superación del módulo profesional de Proyecto de un máximo de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>cuatro convocatorias</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="5487D364" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Este módulo se organizará sobre la base de la tutoría individual y colectiva y su atribución docente correrá a cargo del profesorado que imparta docencia en el ciclo formativo de 2º curso, preferentemente en módulos profesionales asociados a unidades de competencia del ciclo de Administración y Finanzas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Técnico Superior en Asistencia a la Dirección</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="79C57BE4" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El proyecto ha de estar basado en situaciones reales, y exigir una serie de actividades (lectura, visitas, estudios, discusiones, cálculos, redacciones...) que se estructuran en un plan de trabajo, que deberá reunir las siguientes características:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="282ECE7E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Significativo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: El trabajo planteado tiene un significado claro y unos objetivos comprensibles para el alumnado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="26B48A92" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Inclusivo:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> En el proceso de resolución, se trabajarán todos los contenidos seleccionados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="7734D1DC" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Integrador:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tanto en el proceso de solución como en la realización final, los contenidos trabajados se integran para lograr unos objetivos finales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="4063E86C" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Proporcionado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: El trabajo que implique la elaboración del proyecto debe adaptarse a las características del alumno, es decir, se tendrá en cuenta que éste:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="53D848AE" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tenga formación y entrenamiento adecuados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="2B69260F" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Disponga de materiales, útiles e instrumentos adecuados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="7BE5E809" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Disponga de tiempo proporcionado a la magnitud del trabajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="3E039243" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pueda probar las soluciones obtenidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="2A0EEAE2" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1778"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="1955B213" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Observable: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Debe generar unos productos tangibles o un conjunto de documentación evaluable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="079D51CE" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="584" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Según la normativa vigente, los proyectos a desarrollar quedarán encuadrados en algunos de los siguientes tipos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="39580994" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Proyecto de investigación experimental</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: El alumno realiza un proyecto de investigación experimental, de producción de un objeto tecnológico o de desarrollo aplicado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="01744005" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Proyecto de gestión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: En este tipo de proyectos, el alumno puede llevar a cabo el análisis o elaboración de proyectos de investigación y desarrollo, la puesta en marcha de un proceso, o la realización de estudios de viabilidad y mercadotecnia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="63C8BDB5" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Proyecto de emprendimiento: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dirigido al desarrollo creativo e innovador de una idea sobre un producto o servicio relacionado con el ciclo formativo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="2722A3F2" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Proyecto bibliográfico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: El proyecto bibliográfico se dirige a la evaluación crítica de una serie de trabajos científicos publicados recientemente sobre un tema específico de actualidad relacionado con el ciclo formativo, o sobre el progreso histórico hasta la actualidad de conceptos básicos y su desarrollo y aplicación en el campo relacionado con el título.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="76F83C06" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">El Departamento considera que los proyectos que más se adecúan al Ciclo formativo son s dos últimos. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="2C23AC77" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_heading=h.1t3h5sf" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>ORGANIZACIÓN Y TEMPORALIZACIÓN DEL MÓDULO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="6F9C157D" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Para facilitar el desarrollo del módulo se establecen una serie de fases, con los responsables y su temporalización:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00407CB4" w:rsidRDefault="00407CB4">
+    <w:p w14:paraId="51F14875" w14:textId="77777777" w:rsidR="00407CB4" w:rsidRDefault="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00407CB4">
-          <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="964" w:footer="510" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="13485" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4243"/>
         <w:gridCol w:w="3572"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="4C5A6805" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="307587A6" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>FASES DESARROLLO MÓDULO PROYECTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="27E1A84C" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RESPONSABLES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="17023FE8" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TEMPORALIZACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="6838B50B" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="43555F42" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="3D343FD8" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="18820548" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1ª Convocatoria - junio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="4F115D64" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2ª Convocatoria - diciembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="1D89347F" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="62866087" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FASE PRELIMINAR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>: propuestas de proyectos por el equipo docente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="58320CB5" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Todos los profesores del Departamento de Administración </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D313B3" w:rsidP="004D0DA7">
+          <w:p w14:paraId="131E6AA7" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D313B3" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">De </w:t>
             </w:r>
             <w:r w:rsidR="00D4398C">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>septiembre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> a febrero.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="10EE358E" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="500ECA23" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="33AFB08C" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FASE DE DESCRIPCIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="7614BE7A" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="14DC4370" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="6113CF91" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="5B42BFEF" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="626D8019" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1º.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Sesión informativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="1DD821B1" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>El tutor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="07913847" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1ºT: De octubre a diciembre</w:t>
             </w:r>
             <w:r w:rsidR="00D313B3">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="6928BF60" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="687A9744" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="2ACA098B" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2º.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Formación de los equipos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="23DCEB8B" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Entre el tutor y los alumnos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="00D313B3">
+          <w:p w14:paraId="6D45095D" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="00D313B3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Primera semana tras la sesión de evaluación final ordinaria.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="0C8514C6" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="4EDF4571" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="4209F367" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3º.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Proposición de proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="12CB9F3F" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Por los alumnos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="28A8EBC9" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="736A44D3" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="2F4DB580" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="6677E461" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>C.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FASE DE ORGANIZACIÓN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="20813F66" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="00D313B3">
+          <w:p w14:paraId="1969DD96" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="00D313B3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="0D667972" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="0802EB91" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="5338B3FC" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1º.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Adjudicación de proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="415DA523" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Entre el tutor y el equipo educativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D313B3" w:rsidP="00D313B3">
+          <w:p w14:paraId="4094FA58" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D313B3" w:rsidP="00D313B3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Segunda semana tras la sesión de evaluación final ordinaria.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="2E54D883" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Durante el mes de septiembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="23AEA8AB" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="7313C236" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2º.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Asignación del profesor - coordinador</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="580E75B8" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Entre el tutor y el equipo educativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="3DC70775" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="1775F7C3" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="78745511" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="7E895DC4" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>D.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FASE DE DESARROLLO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="76DF2A80" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="6A6E6BE8" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="292E836A" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="123CCD74" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="21F06C08" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1º.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Elaboración de los proyectos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="1F6D3651" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Por los alumnos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="3BC978E0" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Durante las FCT (de marzo a junio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="3B2EECBC" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Durante las FCT (de septiembre a diciembre)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="6948DA47" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="41A296DC" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2º.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Supervisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="158246D9" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Por el profesor – coordinador</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="41E4ACE7" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Durante las FCT (cada 15 días)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="7CC9EAFD" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Durante las FCT (cada 15 días)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="73887B7C" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="2AEAC510" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">FASE DE ENTREGA Y PRESENTACIÓN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="0B96C68A" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="324B59CD" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="0FC0D3C2" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="6202B6BE" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="55F64539" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1º. Convocatoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="63CA7B3D" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Por la Jefa del Departamento</w:t>
+              <w:t xml:space="preserve">Por la </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Jefa</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del Departamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="69E6C3B3" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Du</w:t>
             </w:r>
             <w:r w:rsidR="00D313B3">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ante el mes de junio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="54EEA37C" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Durante el mes de diciembre, con posibilidad de prorrogar a enero</w:t>
             </w:r>
             <w:r w:rsidR="00D313B3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="10CD0A1C" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="1D298A0A" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2º.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Entrega</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="5DA17481" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Al profesor – coordinador</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="15FF4EA9" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="7E795C0B" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="51BCBF90" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="25098E3E" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3º.  Selección del tribunal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="7AA2B198" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Por el profesor-coordinador, entre el equipo educativo del curso</w:t>
             </w:r>
             <w:r w:rsidR="00D313B3">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="4E840296" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="396423C3" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="41952AB9" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="510DDB57" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4º.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> Exposición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="1BA48541" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Ante el profesor – coordinador y tribunal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="1198D0A1" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="2E8864F1" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4398C" w:rsidTr="004D0DA7">
+      <w:tr w:rsidR="00D4398C" w14:paraId="0BBE3D74" w14:textId="77777777" w:rsidTr="004D0DA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="337"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="1294C564" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>F.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FASE DE EVALUACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="70653A0F" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Por el Profesor – Coordinador</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="76713C25" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Antes de la sesión de evaluación extraordinaria (junio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
+          <w:p w14:paraId="711D4A74" w14:textId="77777777" w:rsidR="00D4398C" w:rsidRDefault="00D4398C" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Antes de la Convocatoria Extraordinaria (enero)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="1C48419E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="1B09FFE6" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:sectPr w:rsidR="00071079">
-          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="49" w:bottom="1440" w:left="1440" w:header="964" w:footer="510" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="69AAE88E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_heading=h.4d34og8" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>FASE PRELIMINAR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="5CA86CCC" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="227"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Durante el mes de septiembre todos los profesores del departamento actualizarán y revisarán las </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>propuestas de proyectos</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, que figuran en el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Anexo I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de este documento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="4462A673" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_heading=h.2s8eyo1" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FASE DE DESCRIPCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="1798698A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="227"/>
       </w:pPr>
       <w:r>
         <w:t>Durante el 1º trimestre del curso (convocatoria de junio) o en septiembre (convocatoria de diciembre) el tutor llevará a cabo las siguientes funciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="4D158BDA" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_heading=h.17dp8vu" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve">Sesión informativa </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="4EA3174A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El tutor realizará una sesión informativa sobre el módulo de proyecto, en la que se informará de:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="61C15DB4" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La organización y normas para la elaboración del Proyecto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="5234AAD7" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El catálogo de propuestas de proyectos por el Departamento (anexo I)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="498ADBE3" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La posibilidad de proponer, por parte de los alumnos, otros proyectos y las condiciones que deben reunir dichas propuestas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="6F226EE0" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Los criterios y procesos de evaluación del mismo (anexo III)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+        <w:t xml:space="preserve">Los criterios y procesos de evaluación </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>del mismo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (anexo III)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1704784B" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_heading=h.3rdcrjn" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t xml:space="preserve">Formación de los equipos de trabajo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="2187A4E6" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Los alumnos deberán formar los grupos, en la primera semana, tras saber si promocionan a FCT.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="6BCDC240" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Los grupos estarán formados como máximo por 3 alumnos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="4FA20204" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_heading=h.26in1rg" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t xml:space="preserve">Propuestas de proyecto: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="15343B88" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Los alumnos comunicarán por escrito al tutor sus propuestas durante la primera semana, tras saber si promocionan a FCT.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="0FDC8F59" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="1B7412FD" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La manera de proceder será la siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="4F093C97" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">En dicha propuesta deberá constar el objetivo, el esquema de las actividades a realizar, los recursos que se </w:t>
       </w:r>
       <w:r w:rsidRPr="00407CB4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>necesitan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> para su realización y la vinculación que tenga con el ciclo</w:t>
       </w:r>
       <w:r w:rsidRPr="00407CB4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="30664E0A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>El equipo educativo, junto con el tutor, valorará la propuesta y decidirá su aceptación, teniendo en cuenta que se adecúa a los contenidos del ciclo y a la posibilidad de realización. La decisión será comunicada al grupo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="5FCC9FA9" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Si la propuesta no es aceptada, los alumnos tendrán un plazo de 10 días hábiles para introducir modificaciones o presentar una nueva propuesta. Si transcurrido dicho plazo, no se hubiese presentado ninguna modificación o nueva propuesta, se entenderá que se renuncia a la realización de un proyecto propio y se entenderá que asume los establecidos por el departamento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="481601EB" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Si se presentan modificaciones, o nuevas propuestas el equipo docente resolverá de forma definitiva en un plazo máximo de 10 días hábiles, poniendo fin al procedimiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="0F5460F3" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>En caso de no presentar ninguna propuesta, el grupo asumirá las propuestas por el departamento, solicitándolo por escrito, indicando el orden de preferencia entre las seleccionadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
+    <w:p w14:paraId="3318162E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00407CB4">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El Departamento antes de la sesión de la evaluación final ordinaria, recogerá en acta los proyectos que van a realizar los alumnos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="3E17BCA0" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_heading=h.lnxbz9" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FASE DE ORGANIZACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="2FAC1EC4" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_heading=h.35nkun2" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t>Asignación de proyectos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="79251A78" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Con un mínimo de quince días antes de la celebración de la Evaluación Final Ordinaria (2º trimestre), para la convocatoria de junio, o antes del inicio de las FCT en septiembre, para la convocatoria de diciembre, el equipo educativo, presidido por el tutor, una vez recogidas las propuestas de proyecto presentadas por los alumnos y las seleccionadas por los mismos, según el catálogo fijado por el departamento, procederá a su adjudicación. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="1F75628F" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No podrá realizar el mismo proyecto más de un grupo (en el mismo curso). Cuando más de un grupo opte por el mismo proyecto, se asignará a aquel que antes lo haya solicitado. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="7552D041" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_heading=h.1ksv4uv" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t>Asignación del profesor - coordinador</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="050C3252" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Junto con la adjudicación de los proyectos a los alumnos se procederá a la asignación de los profesores-coordinadores.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="3FF32C0F" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Los proyectos serán coordinados por los profesores de 2º curso del ciclo formativo con atribución docente en este módulo profesional de acuerdo con el Real Decreto que establece el correspondiente título.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="6EEE2518" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Los proyectos se distribuirán de forma equitativa, teniendo en cuenta el número de horas liberadas en el 3º trimestre del curso (convocatoria de junio).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="41120E44" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>La asignación de los proyectos a los profesores-coordinadores se realizará en función de la temática y su relación con las competencias atribuidas a los módulos de los que imparte la materia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="6CBA2CFA" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_heading=h.44sinio" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FASE DE DESARROLLO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="3D5C70B3" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1021"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_heading=h.2jxsxqh" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> Elaboración del proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="1E5C62DD" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Una vez cada quince días los alumnos acudirán al centro, coincidiendo con la jornada fijada para el seguimiento del módulo de FCT, a realizar el proyecto. Ese día el profesor-coordinador les dedicará al menos dos horas de dicha jornada para orientar y supervisar el trabajo realizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="594977F9" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>La semana que no acuden al centro el seguimiento se realizará de forma on-line, el mismo día.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="728C746E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>El centro facilitará un aula de informática para trabajar en el Proyecto, teniendo que permanecer en el centro de 8:30 a 14:05 en el periodo Diurno y de 15:30 a 20:45 en el periodo Vespertino.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="115B8C29" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1021"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_heading=h.z337ya" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t>Supervisión</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="001CBF77" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>funciones</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> que debe realizar el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>profesor-coordinador</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de proyecto son las siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="69E9DF0B" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orientar, dirigir y supervisar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> al alumno durante la realización y presentación del proyecto, </w:t>
       </w:r>
       <w:r>
         <w:t>asesorando</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> especialmente en la toma de decisiones que afecten a su estructura, al tratamiento de los temas, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="4C1E8648" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Verificar que los alumnos han aprovechado la jornada e tutoría en el centro, para la realización del proyecto a través de entregas parciales, como mínimo deben existir </w:t>
+        <w:t xml:space="preserve">Verificar que los alumnos han aprovechado la jornada </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tutoría en el centro, para la realización del proyecto a través de entregas parciales, como mínimo deben existir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>cinco</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> entregas parciales (una por cada sesión de tutoría)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="4A1265DA" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Comprobar que los proyectos propuestos por los alumnos, una vez finalizados, cumplen las condiciones recogidas en el anteproyecto y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>otorgar su visto bueno</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>, previo a la entrega definitiva del proyecto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="3EDA330A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Coordinar el acto que se convoque para la presentación del proyecto ante el equipo educativo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="53E4CE1D" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Evaluar y calificar el módulo de Proyecto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="0BC41351" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_heading=h.3j2qqm3" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FASE DE ENTREGA Y PRESENTACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="7C25C9A9" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_heading=h.1y810tw" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t>Convocatoria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="50B66449" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Al menos dos semanas antes de la fecha prevista para la presentación de los proyectos, la Jefa del Departamento, a través de los distintos canales de comunicación del centro, fijará el plazo para que los alumnos entreguen al profesor-coordinador, una copia del proyecto. Así como la fecha para realizar la presentación.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+        <w:t xml:space="preserve">Al menos dos semanas antes de la fecha prevista para la presentación de los proyectos, la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jefa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Departamento, a través de los distintos canales de comunicación del centro, fijará el plazo para que los alumnos entreguen al profesor-coordinador, una copia del proyecto. Así como la fecha para realizar la presentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00322328" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Solo se expondrán aquellos proyectos que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>cuenten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> con el visto bueno del profesor-coordinador</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>, si el contenido no es original en un 70% y no cumple con el formato establecido por el Departamento, el Proyecto tendrá una calificación de 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="1E7B78D2" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_heading=h.4i7ojhp" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t>Entrega del proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="01D6C81E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>La extensión será como máximo de 30 hojas y como mínimo de 20, sin contar portada, índices y anexos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="27C7CEC3" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>El proyecto deberá entregarse impreso a doble cara, a color y encuadernado. También se entregará en un archivo electrónico.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="3753DA98" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_heading=h.2xcytpi" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t>Selección del tribunal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="26F5DC33" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El tribunal estará compuesto por profesores del equipo educativo, que imparten módulos en ese curso.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="410D6858" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El profesor-coordinador no actuará de forma activa en el tribunal cuando su grupo realice la presentación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="3A68CD50" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Una vez constituido el Tribunal se permitirá la entrada a todos los alumnos del Módulo de Proyecto, que deseen asistir de oyentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="61994BA1" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_heading=h.1ci93xb" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Presentación del proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="50F749F6" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La presentación consistirá en la exposición del trabajo realizado, la metodología, el contenido y las conclusiones, con una </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>especial mención a sus aportaciones originales</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="39DD407A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La exposición se realizará a través de una presentación </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Power</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Point o aplicación similar, que contendrá como máximo 18 diapositivas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="77FF678D" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>El tiempo del que disponen para la exposición del proyecto es como máximo 15 minutos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="1C348742" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
-        <w:t>Terminada la presentación, los profesores dispondrán de quince minutos de tiempo para plantear cuantas cuestiones estimen oportunas relacionadas con el proyecto presentado. Tras lo cual emitirán una valoración del mismo que facilite al profesor-coordinador la emisión de la calificación del módulo.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+        <w:t xml:space="preserve">Terminada la presentación, los profesores dispondrán de quince minutos de tiempo para plantear cuantas cuestiones estimen oportunas relacionadas con el proyecto presentado. Tras lo cual emitirán una valoración </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>del mismo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que facilite al profesor-coordinador la emisión de la calificación del módulo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2635AC58" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_heading=h.3whwml4" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FASE DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="74217CBD" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>La evaluación del módulo profesional de proyecto la realiza el profesor – coordinador, para lo cual, tendrá en cuenta lo establecido en el artículo 35 de la Orden 893/2022, de 21 de abril:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="43BB5785" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>1. El jefe de departamento de la familia profesional convocará a los alumnos a un acto en el que estos presentarán ante el equipo docente los proyectos elaborados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="051962B6" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>2. La presentación, que tendrá una duración máxima de quince minutos, consistirá en la exposición del trabajo realizado, la metodología empleada, el contenido y las conclusiones, con una especial mención a sus aportaciones originales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="39EC87FB" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
-        <w:t>3. Terminada la presentación, los profesores dispondrán de quince minutos para plantear cuantas cuestiones estimen oportunas relacionadas con el trabajo presentado. Tras lo cual emitirán una valoración del mismo que facilite al profesor-tutor la emisión de la calificación del módulo profesional.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+        <w:t xml:space="preserve">3. Terminada la presentación, los profesores dispondrán de quince minutos para plantear cuantas cuestiones estimen oportunas relacionadas con el trabajo presentado. Tras lo cual emitirán una valoración </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>del mismo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que facilite al profesor-tutor la emisión de la calificación del módulo profesional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422973F0" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>4. Asimismo, el profesor-tutor tendrá en consideración el seguimiento al que se refiere el artículo 13.3 para determinar la calificación. En todo caso, la programación didáctica del módulo profesional de proyecto debe contemplar los criterios de calificación que resulten de aplicación y que deberán haber sido informados al alumnado antes de comenzar las actividades correspondientes a la elaboración del proyecto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="4B518A2A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="122E4E25" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_heading=h.2bn6wsx" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CRITERIOS DE CALIFICACIÓN </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="15788F9A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>La Calificación de este módulo se determinará en base a:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="4D29B639" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Presentación formal (15%)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: La presentación del trabajo deberá realizarse siguiendo las indicaciones del documento: Normas para la Elaboración de Trabajos, que se recoge en el ANEXO IV. Para su evaluación se tendrá en cuenta la rúbrica de evaluación que se recoge en el ANEXO I.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="54409A26" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contenido del Trabajo (60%)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: Según la rúbrica de evaluación que se recoge en el ANEXO I.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="4D667DCB" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Defensa y exposición (25%): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Según la rúbrica de evaluación que se recoge en el ANEXO I.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="6FF4B45A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_heading=h.qsh70q" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t>ANEXO I. RÚBRICA PARA LA EVALUACIÓN DEL PROYECTO</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="9735" w:type="dxa"/>
         <w:tblInd w:w="-78" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="5955"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00071079">
+      <w:tr w:rsidR="00071079" w14:paraId="19F2D404" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="19B7D835" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>TÍTULO DEL PROYECTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="3CEE384E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079">
+      <w:tr w:rsidR="00071079" w14:paraId="305E9828" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="13BC6277" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>FECHA ENTREGA / EXPOSICIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="3D1A2DDF" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="9408" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6501"/>
         <w:gridCol w:w="1324"/>
         <w:gridCol w:w="1583"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="4F95F3A1" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="38000FB2" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ALUMNO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="7566FF58" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="0B5ED174" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="39F1C1E4" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="46B052EF" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="756A86CB" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="12C21023" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="0FF2323B" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="0AA823FE" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CONTENIDO DEL TRABAJO (60%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="6F798AC8" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MEDIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="24CE0DC0" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PROFESOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="6B84A60C" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="597DACBE" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Originalidad del </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tema(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Por qué lo han elegido, motivación)(10%)</w:t>
+              <w:t xml:space="preserve">Por qué lo han elegido, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>motivación)(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="4558CE6A" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="7AF386BB" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="3D7A04FF" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="5AE30CC6" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>¿Qué se ha investigado hasta el momento</w:t>
+              <w:t xml:space="preserve">¿Qué se ha investigado hasta el </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>?¿</w:t>
+              <w:t>momento?¿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Qué van a investigar los alumnos? (15%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="536DEFDB" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="3B977BED" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="43944186" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="585"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="0D1E7292" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifican los objetivos del trabajo y la metodología </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>seguida(</w:t>
@@ -8570,320 +8785,320 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>trabajo de campo, encuestas.) (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="641E0CE6" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="6FE1C6CB" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="0EFC90FF" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="29A27B30" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Planifican, organizan y procesan los diferentes apartados que componen el trabajo (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="595C9B2E" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="50BA1D22" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="117A6915" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="0A5352D8" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Se incluyen aportaciones originales y actualizadas (10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="399DD188" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="767C168F" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="5E006DD0" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="201E0B4B" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Establecen conclusiones fundamentadas y relacionadas con los objetivos del </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>trabajo(</w:t>
@@ -8894,3104 +9109,3083 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="3BA40CB8" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="1F88CBD5" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="39173D2A" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="5181B0AF" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="77640788" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="5381E411" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="4D859D76" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="4B9237B1" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRESENTACIÓN FORMAL DEL TRABAJO (15%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="436F6D6C" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MEDIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="24C5A632" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PROFESOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="153B5474" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="19F694C8" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Estructura fijada: portada índice, introducción…, fuente, tamaño, encabezado… (40%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="23B67920" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="2A518A82" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="6F23AE19" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="20239499" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bibliografía adecuada (40%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="10087CBD" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="30A61941" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="71294784" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="46DAECF8" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Extensión indicada (20%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="57C1B18C" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="3CC51E54" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047292B" w:rsidTr="0047292B">
+      <w:tr w:rsidR="0047292B" w14:paraId="054BD8EF" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="57A98C56" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="1E79A2F9" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
+          <w:p w14:paraId="3B6DFB3B" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="004D0DA7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="49CDFBC6" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="-60" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6453"/>
         <w:gridCol w:w="1324"/>
         <w:gridCol w:w="1583"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="7BC220B7" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="7E40C88C" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="165A9919" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="2CB01FD6" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="03C50FF9" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="616E13B9" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DEFENSA Y EXPOSICIÓN (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="56F79B2A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MEDIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="740876DE" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PROFESOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="3A83C7E4" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="3A027788" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Acuden vestidos adecuadamente  (5%)</w:t>
+              <w:t xml:space="preserve">Acuden vestidos </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>adecuadamente  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="0BB07F77" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="0D16B0A8" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="75DAD722" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="6C984BC5" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Se trata al auditorio con respecto. (5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="299FAB85" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="6D83D6F8" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="4200EB8B" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="677C3B0B" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Se transmite dominio de la materia (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="23F21367" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="18DF1A4E" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="7D3D8684" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="3858F8BB" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Se transmite de forma amena, consiguiendo el interés del auditorio (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="484AF17A" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="7E1EC376" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="3517C7B4" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="3C5E7183" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Utiliza correctamente la comunicación no verbal (5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="0E35764D" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="340814EE" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="3D71F57B" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="6C5504AD" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No lee papeles, ni diapositivas. (10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="14A15B35" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="0D34CB8F" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="5E44C95F" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="57E342EE" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contesta a las preguntas correctamente. (10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="448B76BB" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="3556CEB5" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="1EE21E2B" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="0FEE36A1" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Incluyen imágenes relevantes y trabajadas, con elementos creativos (10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="40B26E4B" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="183E08BE" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="743311CC" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="63AC137D" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cantidad de texto adaptada a la diapositiva. (5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="5B748145" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="1F900C42" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071079" w:rsidTr="0047292B">
+      <w:tr w:rsidR="00071079" w14:paraId="711BDEBB" w14:textId="77777777" w:rsidTr="0047292B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="663EA66F" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="0C83DCC0" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="39B85EDC" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="553CB0B5" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="1453E480" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00071079">
+      <w:tr w:rsidR="00071079" w14:paraId="5FC08F90" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1247"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="7171C6AF" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>OBSERVACIONES:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="34E00CA7" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="12523DDC" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="781BD691" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="5F037AF9" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="23919DDE" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="24620758" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="795063EC" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ad"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="6946"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00071079">
+      <w:tr w:rsidR="00071079" w14:paraId="61D510BC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+          <w:p w14:paraId="1C16420F" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Profesor – Coordinador</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+          <w:p w14:paraId="1CF0ED87" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+    <w:p w14:paraId="45EFDB15" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="1DB485DB" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_heading=h.3as4poj" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t>ANEXO II. PROPUESTAS PROYECTO DE ADMINISTRACIÓN Y FINANZAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="317FD224" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Proyecto original del grupo de trabajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
-[...20 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="0FAD6FAB" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La nueva factura electrónica obligatoria. Impacto de la ley antifraude fiscal y su reglamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA1BCA1" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Análisis de la Ley crea y crece. Ley 18/2022, de 28 de septiembre, de creación y crecimiento de empresas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="56CE273B" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El pacto verde europeo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="3DC3EBDC" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Análisis de la empresa en la que se realiza la FCT.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="203C2034" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>∙Análisis económico financiero de una empresa cotizada en BME</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="3DAC3718" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Analizar el</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t xml:space="preserve"> sector eléctrico en España</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="008F4081" w:rsidP="0009296C">
+    <w:p w14:paraId="12CA6325" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="008F4081" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Analizar la Ley </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Rider</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="008F4081" w:rsidP="0009296C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Efectos del </w:t>
+    <w:p w14:paraId="794A4A98" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="008F4081" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efectos del Brexit en Europa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321CA65A" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Análisis de la</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4081">
+        <w:t>s Criptomonedas o Criptodivisas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10268B5D" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Análisis y comparación de las cuentas anuales de dos empresas cotizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BD18E5" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Los microcréditos y tarjetas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Brexit</w:t>
+        <w:t>revolving</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> en Europa</w:t>
-[...46 lines deleted...]
-      <w:r>
         <w:t>: legislación, control, publicidad...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3E70E62E" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La fijación de precios en la ganadería y </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>campo</w:t>
+        <w:t>agricultura.∙</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> y su re</w:t>
+        <w:t xml:space="preserve"> La rentabilidad del</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3B3626" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>campo y su re</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t>lación con la España vaciada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="56991590" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>La Agenda 2030: apli</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t>cación práctica en la empresa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w14:paraId="49DD1346" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>∙El archivo digital: Ciberseguridad</w:t>
+      </w:r>
       <w:r w:rsidR="008F4081">
         <w:t xml:space="preserve"> y protección de datos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="413935BA" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>∙El mercado laboral ante la transición ecológica y digital: Nuevas</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t xml:space="preserve"> competencias. El teletrabajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4ACEFD7B" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>La inteligencia artificial y el uso de algoritmos en las distintas áreas de la</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>empresa: El uso de algoritmos en los procesos de selección laboral,</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>valoración del desempeño, a</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t>tención al cliente, marketing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="01DF3A85" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Efectos laborales y sociale</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t>s y viabilidad del teletrabajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="6BD4A3D4" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Transformación digital de empresas minoristas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="579DFFF7" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El Control de las finanzas por medio de las planificaciones presupuestarias.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="6371928D" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>De la gestión de personas a la gestión de equipos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="171013AD" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>La movilidad en los puestos de trabajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="5ECF8F44" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>La tasa de paro en las Comunidades Autónomas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="5BB7FF1D" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El efecto de la inflación en la economía de España.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="3CC2EC74" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Evolución del PIB de España</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="1CF5EDB8" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Histórico de datos y evolución del paro en España</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="21AD5B93" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Histórico de datos y evolución de la formación en España.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="129EE4EE" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El concepto de Coach en las empresas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="74C13FB8" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La implantación de las TIC en las empresas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Españolas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B67E10" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Empresas renombradas españolas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="580F0E58" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Conceptos nuevos de publicidad y su efecto en las ventas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="54A61A56" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Propuesta para implementar la automatización de los controles contables</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y financieros.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="034D4351" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El Big Data.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="461C2762" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Evaluación del impacto de la implantación de un sistema de gestión de</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pagos invisibles en una cadena de supermercados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="411FB3D8" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Análisis del marco del sistema financiero nacional y como afecta a la</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pequeña empresa (Pymes)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="78433CC2" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>-Mujer, trabajo y maternidad. Políticas sociales de ayuda a la</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>maternidad. Comparativa con Europa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="467ECFC5" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>-Política de migración de la UE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="09F5849F" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">-Impacto y repercusión del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Covid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 19 en la Economía española</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="2AED8940" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>-Las profesiones con futuro (nuevos yacimientos de empleo)</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="75B72CA5" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>-El control de la información a través de las nuevas tecnologías.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="0F38B253" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>-Análisis de la economía sumergida en nuestro país</w:t>
       </w:r>
       <w:r w:rsidR="008F4081">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="0D1DE1B6" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>-La transición energética hacía fuentes más limpias: de las energías tradicionales a las energías renovables.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4E68C880" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>-La trazabilidad en la industria alimentaria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRPr="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
-[...4 lines deleted...]
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="24E0B7FC" w14:textId="77777777" w:rsidR="0009296C" w:rsidRPr="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFEFE16" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_heading=h.1pxezwc" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>ANEXO III. PROPUESTAS PROYECTO DE ASISTENCIA A LA DIRECCIÓN.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="60666D07" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Proyecto original del grupo de trabajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="547199FB" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El protocolo en los Juegos Olímpicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="252D165D" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El protocolo en la Casa Real.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="4DBFC201" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El protocolo en las Cortes Generales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="5082807F" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El protocolo en el ámbito castrense.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="398863B3" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>Los escudos nobiliarios y otros símbolos de la nobleza.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="4065A285" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El protocolo eclesiástico.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+    <w:p w14:paraId="16188FA7" w14:textId="77777777" w:rsidR="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t>El protocolo de tres países con diferentes religiones.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009296C" w:rsidRPr="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
-[...4 lines deleted...]
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+    <w:p w14:paraId="474BAA25" w14:textId="77777777" w:rsidR="0009296C" w:rsidRPr="0009296C" w:rsidRDefault="0009296C" w:rsidP="0009296C">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CCB3B49" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La gestión del trabajo en la “nube”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+    <w:p w14:paraId="5BAE444C" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>La ordenación y clasificación de documentos en las empresas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+    <w:p w14:paraId="477EFD36" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Negociación internacional (los alumnos deberán seleccionar un mercado destino): El </w:t>
       </w:r>
       <w:r>
         <w:t>contexto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> cultural en la negociación: relaciones personales vs profesionales, control de incertidumbre, confrontación vs cooperación, compromisos verbales vs escritos, valor de tiempo. La diversidad cultural en las negociaciones (creencias religiosas, lenguaje, estructura social, saludos, regalos, intercambio de tarjetas, comidas…).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+    <w:p w14:paraId="6DC4E624" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Medidas de apoyo y fomento a la internacionalización de las empresas españolas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+    <w:p w14:paraId="35BDF800" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El efecto de la diversidad cultural en la empresa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+    <w:p w14:paraId="53DFFAD4" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">La gestión del fracaso empresarial en las pequeñas y medianas </w:t>
       </w:r>
       <w:r>
         <w:t>empresas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+    <w:p w14:paraId="52A68742" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La ley de la segunda oportunidad para particulares y autónomos: finalidad, requisitos, procedimiento…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+    <w:p w14:paraId="599FCC90" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dificultades de las Pymes en el acceso a la financiación. Instrumentos de financiación alternativos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+    <w:p w14:paraId="62778521" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">La aceptación de </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
+        <w:lastRenderedPageBreak/>
+        <w:t>La aceptación de criptomonedas como medio de pago en la empresa: legislación, operativa, riesgos, oportunidades…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3B3482" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="008F4081">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La mediación y el arbitraje en la resolución de conflictos empresariales.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="605A19D2" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_heading=h.49x2ik5" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>ANEXO IV. NORMAS PARA LA ELABORACIÓN DEL PROYECTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E">
+    <w:p w14:paraId="7B9D68C6" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Las normas para la realización d</w:t>
       </w:r>
       <w:r>
         <w:t>el trabajo del módulo del Proyecto son las establecidas por el Departamento y publicadas en la página web del centro.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00071079" w:rsidSect="00071079">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="964" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00074C80" w:rsidRDefault="00074C80" w:rsidP="00071079">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="30F105EA" w14:textId="77777777" w:rsidR="004C58A7" w:rsidRDefault="004C58A7" w:rsidP="00071079">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00074C80" w:rsidRDefault="00074C80" w:rsidP="00071079">
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="31DD5E64" w14:textId="77777777" w:rsidR="004C58A7" w:rsidRDefault="004C58A7" w:rsidP="00071079">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -12003,135 +12197,140 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...10 lines deleted...]
-  <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="0047292B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0139B0FC" w14:textId="5E6FE090" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="0047292B">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>IES JOSEFINA ALDECOA. Departamento de Administración y Gestión. Proyecto. 202</w:t>
     </w:r>
+    <w:r w:rsidR="007F6A7E">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
     <w:r w:rsidR="00E21925">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>4-2025</w:t>
+      <w:t>-202</w:t>
+    </w:r>
+    <w:r w:rsidR="007F6A7E">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E21925" w:rsidRDefault="00E21925" w:rsidP="0047292B">
+  <w:p w14:paraId="1D477111" w14:textId="77777777" w:rsidR="00E21925" w:rsidRDefault="00E21925" w:rsidP="0047292B">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B">
+  <w:p w14:paraId="58C95186" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidR="00936570">
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
@@ -12148,140 +12347,130 @@
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00936570">
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
       <w:r w:rsidR="007011F8" w:rsidRPr="007011F8">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+  <w:p w14:paraId="3E495770" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-  <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="0047292B">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53BA4145" w14:textId="57FD060B" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="0047292B">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>IES JOSEFINA ALDECOA. Departamento de Administración y Gestión. Proyecto. 202</w:t>
     </w:r>
-    <w:r w:rsidR="00D313B3">
+    <w:r w:rsidR="007F6A7E">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
-    <w:r w:rsidR="00D313B3">
+    <w:r w:rsidR="007F6A7E">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B">
+  <w:p w14:paraId="2B66D5B3" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidR="00936570">
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
@@ -12298,137 +12487,153 @@
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00936570">
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
       <w:r w:rsidR="007011F8" w:rsidRPr="007011F8">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="0047292B">
+  <w:p w14:paraId="23210181" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="0047292B">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00E21925" w:rsidRDefault="0047292B" w:rsidP="0047292B">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D451637" w14:textId="7A8BD89E" w:rsidR="00E21925" w:rsidRDefault="0047292B" w:rsidP="0047292B">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>IES JOSEFINA ALDECOA. Departamento de Administración y Gestión. Proyecto. 202</w:t>
     </w:r>
+    <w:r w:rsidR="007F6A7E">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
     <w:r w:rsidR="00E21925">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>4-2025</w:t>
+      <w:t>-202</w:t>
+    </w:r>
+    <w:r w:rsidR="007F6A7E">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="0047292B">
+  <w:p w14:paraId="0E723F7C" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B" w:rsidP="0047292B">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0047292B" w:rsidRDefault="0047292B">
+  <w:p w14:paraId="4FFA2321" w14:textId="77777777" w:rsidR="0047292B" w:rsidRDefault="0047292B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidR="00936570">
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
@@ -12445,133 +12650,123 @@
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidR="00936570">
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
       <w:r w:rsidR="007011F8" w:rsidRPr="007011F8">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="00071079" w:rsidRDefault="00071079">
+  <w:p w14:paraId="4A2293D6" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00071079">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00074C80" w:rsidRDefault="00074C80" w:rsidP="00071079">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="59160695" w14:textId="77777777" w:rsidR="004C58A7" w:rsidRDefault="004C58A7" w:rsidP="00071079">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00074C80" w:rsidRDefault="00074C80" w:rsidP="00071079">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="62B878B7" w14:textId="77777777" w:rsidR="004C58A7" w:rsidRDefault="004C58A7" w:rsidP="00071079">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...10 lines deleted...]
-  <w:p w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00236F14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1327FFE7" w14:textId="77777777" w:rsidR="00071079" w:rsidRDefault="00EA167E" w:rsidP="00236F14">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6570"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707687C4" wp14:editId="0E43628B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:posOffset>142875</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1295400" cy="581025"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="image2.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
@@ -12580,63 +12775,53 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1295400" cy="581025"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00236F14">
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B956AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="321CC9D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1756" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -12705,51 +12890,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6076" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15574F4B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55480518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12791,51 +12976,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16D5300D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="321CC9D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1756" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -12904,51 +13089,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6076" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195038F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8E4A1A3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -12993,51 +13178,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DA1621F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBC8F164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="947" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1667" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -13082,51 +13267,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5267" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6707" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="248949C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="230AA37C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13168,51 +13353,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5264" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5984" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="299B584C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBC8F164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="947" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1667" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -13257,51 +13442,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5267" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6707" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BD25E10"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2AA956E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13343,51 +13528,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5264" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5984" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F2263ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="29B69608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13429,51 +13614,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5264" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5984" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="311A5DDE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8C2C3BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -13542,51 +13727,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37D64D28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D2CE08C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -13655,51 +13840,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37FF7B28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0EF66086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -13765,51 +13950,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49FF040A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="23421804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="947" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1667" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -13854,51 +14039,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5267" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6707" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B170275"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3DC4E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -13967,51 +14152,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56A23BCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD2E0250"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -14080,51 +14265,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67376C42"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7161778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14166,51 +14351,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5264" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5984" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="699726C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E56CF716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14256,51 +14441,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C024EE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84A64A3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -14369,51 +14554,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D836D4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65666822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -14460,331 +14645,584 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1768229788">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1279871564">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="59137535">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="784613024">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1757944653">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1157570806">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2027637695">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1892885010">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="13457337">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="629558040">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="516313603">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="927007374">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1470248888">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="668486382">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="417334523">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1020157855">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1949964261">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1854420643">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1554269657">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="177"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00071079"/>
     <w:rsid w:val="00071079"/>
     <w:rsid w:val="00074C80"/>
     <w:rsid w:val="0009296C"/>
     <w:rsid w:val="0010420A"/>
     <w:rsid w:val="0022399A"/>
     <w:rsid w:val="00236F14"/>
     <w:rsid w:val="00407CB4"/>
     <w:rsid w:val="0047292B"/>
+    <w:rsid w:val="004C58A7"/>
+    <w:rsid w:val="00534CFF"/>
+    <w:rsid w:val="005E1A49"/>
     <w:rsid w:val="007011F8"/>
+    <w:rsid w:val="007F6A7E"/>
     <w:rsid w:val="008F4081"/>
     <w:rsid w:val="00936570"/>
+    <w:rsid w:val="00956588"/>
     <w:rsid w:val="009F6129"/>
+    <w:rsid w:val="00B02B5C"/>
     <w:rsid w:val="00CA76AA"/>
     <w:rsid w:val="00D313B3"/>
     <w:rsid w:val="00D4398C"/>
     <w:rsid w:val="00E21925"/>
     <w:rsid w:val="00EA167E"/>
     <w:rsid w:val="00EE2818"/>
     <w:rsid w:val="00EF0234"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1029"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7D066046"/>
+  <w15:docId w15:val="{66B440D7-CB12-4753-8B44-6A66898C6C5B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009F6129"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal2"/>
     <w:next w:val="Normal2"/>
     <w:rsid w:val="00071079"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="340" w:hanging="340"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal2"/>
@@ -14868,51 +15306,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal2"/>
     <w:next w:val="Normal2"/>
     <w:rsid w:val="00071079"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
     <w:rsid w:val="00071079"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblCellMar>
@@ -14958,249 +15395,221 @@
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal2"/>
     <w:next w:val="Normal2"/>
     <w:rsid w:val="00071079"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a3">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a4">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a6">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a7">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a8">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a9">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="aa">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ab">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ac">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ad">
     <w:basedOn w:val="TableNormal0"/>
     <w:rsid w:val="00071079"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00407CB4"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
@@ -15254,58 +15663,58 @@
       </w:tabs>
       <w:spacing w:before="80" w:after="80" w:line="264" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:rsid w:val="0047292B"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -15606,68 +16015,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhf44VcAECe/70XYg5u9r/gkLSw1Q==">AMUW2mX/ESOK/i5jXPPIEQKYIcyhhiC+j/woFyA6D8Vihv9R/jnr6q8Jp0brkl6QYbnRC39oa6jsXUozcSvbHjKfR2Pj8Kj2lMrZSPRE3UqdmQjRSMu1STWhBc+7PnfSn/accfnILaPG7oO3kgd5lu+2HdeCiMcwaef4bLsT11DFsXMNQFlDSWfCirPwDTUx5RWbiZYDosdwJMOwd5GHQGW5BdpabGyLg+tnpZ0I6NjXZjrLY1QCcISDhTzNYscf+qNtGzcCb8JmSJ1sZPwo+JT2RZaHSzDDI6LjNEiJ7qoHbcGeeEDnXjiMCSGNRPWJy0wwBN8ymy1IcU1+GNnmmySx6zlOYsAwXe/CVXVr9vcEMBtHPJZCNKzcs7ho4qwDzxDxq0vYEUCqwVKXVqu67UDmX6Iqwwkyzg/ltyeEYSqtc1aGJGlj16/2vMod7/ywUmBdBbzo3vrR9upHaJNFzyefQ6q3XcPh7oIVUlZZEeLePvrS3JCKOa5PHPUSaJUmkzZmbpBJZId4uihkuD7hjX5cuNp5RaXcCZRMEZL/iNIK7a8c/LerOR8=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>24806</Characters>
+  <Pages>20</Pages>
+  <Words>4522</Words>
+  <Characters>24875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
+  <Lines>207</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29258</CharactersWithSpaces>
+  <CharactersWithSpaces>29339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC8</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>